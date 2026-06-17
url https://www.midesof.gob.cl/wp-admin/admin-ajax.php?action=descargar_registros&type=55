--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="572">
   <si>
     <t>Folio Registro</t>
   </si>
   <si>
     <t>Nombre Institución</t>
   </si>
   <si>
     <t>RUT</t>
   </si>
   <si>
     <t>Domicilio</t>
   </si>
   <si>
     <t>Comuna</t>
   </si>
   <si>
     <t>Región</t>
   </si>
   <si>
     <t>Nombre Representante Legal</t>
   </si>
   <si>
     <t>RUN Representante Legal</t>
   </si>
   <si>
@@ -1701,50 +1701,77 @@
     <t>malimicha@hotmail.com</t>
   </si>
   <si>
     <t>1.-FACILITAR A LOS CIEGOS EL CONOCIMIENTO DE LITERATURA DE TODO TIPO, PROPORCIONANDOLE LA OPORTUNIDAD DE ESCUCHAR GRABACIONES DE LIBROS, REVISTAS, Y PUBLICACIONES EN GENERAL. 2.-REALIZAR POR MEDIO DE SUS SOCIOS O DE TERCEROS LAS GRABACIONES NECESARIAS PARA EL EFECTO SEÑALADO DIRECTAMENTE O DUPLICADOS ANTERIORES. 3.-FORMAR, SOSTENER Y ACRECENTAR LAS CORRESPONDIENTES BIBLIOTECAS. 4.-PROMOVER O REALIZAR CAMPAÑAS, FOROS, CHARLAS, CURSOS, CONFERENCIAS Y CUALQUIER CLASE DE ACTIVIDAD SEMEJANTE, COMO ASIMISMO ORGANIZAR ESPECTACULOS, RIFAS, SORTEOS O COLECTAS CON LA AUTORIZACION DEL CASO QUE PUEDAN PROVEER FONDOS DESTINADOS AL CUMPLIMIENTO DE LOS FINES QUE SE HAN CONSIGNADOS ,Y EN GENERAL TODAS ACCIONES QUE SE ACUERDEN PARA EL MEJOR LOGRO DE ESTOS. 5.-OTROS QUE SE ACUERDEN</t>
   </si>
   <si>
     <t>Corporación Manos de Hermanos</t>
   </si>
   <si>
     <t>65612220-K</t>
   </si>
   <si>
     <t>Cirujano Videla N°34</t>
   </si>
   <si>
     <t>Sandra Ivelic Hidalgo</t>
   </si>
   <si>
     <t>7097810-5</t>
   </si>
   <si>
     <t>sandra.ivelic@gmail.com</t>
   </si>
   <si>
     <t>Formación y funcionamiento de talleres laborales protegidos para adultos autovalentes</t>
+  </si>
+  <si>
+    <t>Fundación Unión Laboral Inclusiva</t>
+  </si>
+  <si>
+    <t>65244763-5</t>
+  </si>
+  <si>
+    <t>Freire, Villa La Piramide 10</t>
+  </si>
+  <si>
+    <t>Chimbarongo</t>
+  </si>
+  <si>
+    <t>O'Higgins</t>
+  </si>
+  <si>
+    <t>Matías Cataldo Ortiz</t>
+  </si>
+  <si>
+    <t>18036242-8</t>
+  </si>
+  <si>
+    <t>matias.cataldo.o@gmail.com</t>
+  </si>
+  <si>
+    <t>Promover la inclusión sociolaboral de personas en situación de discapacidad, fomentando su participación activa en el mercado laboral a través del modelo de empleo con apoyo, favoreciendo el tránsito a la vida adulta independiente y generando vínculos con empresas locales y externas a la comuna, para optimizar las oportunidades laborales de las personas con discapacidad de la comuna de Chimbarongo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2048,51 +2075,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U64"/>
+  <dimension ref="A1:U65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6213,50 +6240,115 @@
       <c r="M64" t="s">
         <v>559</v>
       </c>
       <c r="N64" t="s">
         <v>560</v>
       </c>
       <c r="O64" t="s">
         <v>558</v>
       </c>
       <c r="P64" t="s">
         <v>279</v>
       </c>
       <c r="Q64" t="s">
         <v>280</v>
       </c>
       <c r="R64" t="s">
         <v>561</v>
       </c>
       <c r="S64" t="s">
         <v>53</v>
       </c>
       <c r="T64" t="s">
         <v>562</v>
       </c>
       <c r="U64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21">
+      <c r="A65">
+        <v>1955</v>
+      </c>
+      <c r="B65" t="s">
+        <v>563</v>
+      </c>
+      <c r="C65" t="s">
+        <v>564</v>
+      </c>
+      <c r="D65" t="s">
+        <v>565</v>
+      </c>
+      <c r="E65" t="s">
+        <v>566</v>
+      </c>
+      <c r="F65" t="s">
+        <v>567</v>
+      </c>
+      <c r="G65" t="s">
+        <v>568</v>
+      </c>
+      <c r="H65" t="s">
+        <v>569</v>
+      </c>
+      <c r="I65" t="s">
+        <v>565</v>
+      </c>
+      <c r="J65" t="s">
+        <v>566</v>
+      </c>
+      <c r="K65" t="s">
+        <v>567</v>
+      </c>
+      <c r="L65" t="s">
+        <v>570</v>
+      </c>
+      <c r="M65" t="s">
+        <v>568</v>
+      </c>
+      <c r="N65" t="s">
+        <v>569</v>
+      </c>
+      <c r="O65" t="s">
+        <v>565</v>
+      </c>
+      <c r="P65" t="s">
+        <v>566</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>567</v>
+      </c>
+      <c r="R65" t="s">
+        <v>570</v>
+      </c>
+      <c r="S65" t="s">
+        <v>53</v>
+      </c>
+      <c r="T65" t="s">
+        <v>571</v>
+      </c>
+      <c r="U65" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>