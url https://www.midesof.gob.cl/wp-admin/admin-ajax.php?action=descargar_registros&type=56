--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2681">
   <si>
     <t>Nombre de la Institución</t>
   </si>
   <si>
     <t>Fecha de Aprobación</t>
   </si>
   <si>
     <t>Nombre del Proyecto</t>
   </si>
   <si>
     <t>Duración en Meses</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>Monto Aprobado</t>
   </si>
   <si>
     <t>Fundación Amulén</t>
   </si>
   <si>
     <t>01-01-2014</t>
   </si>
   <si>
@@ -7890,50 +7890,215 @@
     <t>Programa de acompañamiento psicosocial: El poder de los vínculos.</t>
   </si>
   <si>
     <t>Programa CEES, Continuidad de Estudios en la Educación Superior.</t>
   </si>
   <si>
     <t>Proyecto Nº2 de Financiamiento de Gasto Operacional de Centro de Rehabilitación COANIQUEM Concepción</t>
   </si>
   <si>
     <t>Con todo mi Yo - Colegio Getsemaní</t>
   </si>
   <si>
     <t>Con todo mi Yo - Pirque Primero Básico</t>
   </si>
   <si>
     <t>Fundación Amigos de Jesús</t>
   </si>
   <si>
     <t>Casa de Acogida para personas con discapacidad y alta vulnerabilidad social</t>
   </si>
   <si>
     <t>Plan de intervención multidisciplinario SORENIAL</t>
   </si>
   <si>
     <t>Programa Cultiva: Educación y Restauración Socioambiental Interregional</t>
+  </si>
+  <si>
+    <t>Fundación Con Tus Manos</t>
+  </si>
+  <si>
+    <t>31-03-2026</t>
+  </si>
+  <si>
+    <t>Acompañamiento y apoyo a niños, jóvenes y mujeres.</t>
+  </si>
+  <si>
+    <t>Mantención General Don Bosco.</t>
+  </si>
+  <si>
+    <t>Plataforma de crowdfunding DaleProfe</t>
+  </si>
+  <si>
+    <t>Funcionamiento de Casa de Acogida para la entrega de un servicio integral</t>
+  </si>
+  <si>
+    <t>Corporacion ERES21,Encuentro Red Educadores Siglo.XXI</t>
+  </si>
+  <si>
+    <t>Programa Cajitas GUIPA</t>
+  </si>
+  <si>
+    <t>Proyecto para el Financiamiento de habilitación del Centro de Rehabilitación de COANIQUEM en Puente Alto</t>
+  </si>
+  <si>
+    <t>Corporación de Educación y Desarrollo Popular El Trampolín</t>
+  </si>
+  <si>
+    <t>Centro Integral Diverge.</t>
+  </si>
+  <si>
+    <t>Región de La Araucanía</t>
+  </si>
+  <si>
+    <t>Red de Sostenedores 2026</t>
+  </si>
+  <si>
+    <t>Región del Ñuble y Biobío</t>
+  </si>
+  <si>
+    <t>Preuniversitarios Sociales Fundación Maule</t>
+  </si>
+  <si>
+    <t>Con todo mi Yo - Liceo Alto Jahuel</t>
+  </si>
+  <si>
+    <t>Con todo mi Yo - Pirque II medio</t>
+  </si>
+  <si>
+    <t>Con todo mi Yo - Escuela Guido Gómez</t>
+  </si>
+  <si>
+    <t>Despega: programa postpenitenciario de formación emprendedora y social para usuarios del CAIS de Gendarmería.</t>
+  </si>
+  <si>
+    <t>Innovación Educativa y Fortalecimiento del Acompañamiento - Patio DonBosco Punitaqui</t>
+  </si>
+  <si>
+    <t>Protectora de la Infancia</t>
+  </si>
+  <si>
+    <t>Corporación Ciencia Más Diálogo</t>
+  </si>
+  <si>
+    <t>05-05-2026</t>
+  </si>
+  <si>
+    <t>Academia de Líderes para Chile</t>
+  </si>
+  <si>
+    <t>Renace Charlin 2</t>
+  </si>
+  <si>
+    <t>Diagnósticos para favorecer el aprendizaje de los estudiantes</t>
+  </si>
+  <si>
+    <t>Apoyo y perfeccionamiento mediante Asesorías para Chile</t>
+  </si>
+  <si>
+    <t>Fundación KIBUTZ</t>
+  </si>
+  <si>
+    <t>Proyecto “CALEUCHE MONGETUN”</t>
+  </si>
+  <si>
+    <t>Región de Valparaíso, Coquimbo y Tarapacá</t>
+  </si>
+  <si>
+    <t>Cocinando con futuro: Prevención deserción escolar en estudiantes vulnerables.</t>
+  </si>
+  <si>
+    <t>Con todo mi Yo - Colegio Farellones</t>
+  </si>
+  <si>
+    <t>Parque Hospital de Coinco</t>
+  </si>
+  <si>
+    <t>Región de O’Higgins</t>
+  </si>
+  <si>
+    <t>Reconstrucción Liceo Ríos de Chile, Lirquén, Penco</t>
+  </si>
+  <si>
+    <t>Fundación Apoyo Autismo Chile EPAA</t>
+  </si>
+  <si>
+    <t>Programa sociolaboral CEAsolidario</t>
+  </si>
+  <si>
+    <t>04-06-2026</t>
+  </si>
+  <si>
+    <t>Centros de emprendimiento: Energía para emprendedores (2026-2028).</t>
+  </si>
+  <si>
+    <t>Región de Antofagasta, Atacama, Valparaíso, O’Higgins, Maule y Biobío</t>
+  </si>
+  <si>
+    <t>Fundación de Beneficencia Hogar de Cristo</t>
+  </si>
+  <si>
+    <t>HOSPEDERÍA SOLIDARIA HC</t>
+  </si>
+  <si>
+    <t>Apoyo ambulatorio territorial para Personas en situación de calle.</t>
+  </si>
+  <si>
+    <t>Escuela de Formación para Ingreso a la Educación Superior</t>
+  </si>
+  <si>
+    <t>Región Metropolitana, O’Higgins, Bíobío, La Araucanía y Valparaíso.</t>
+  </si>
+  <si>
+    <t>Fundación Juguemos con Nuestros Hijos o Infancia Primero</t>
+  </si>
+  <si>
+    <t>Seguridad Alimentaria para Comunidades Vulnerables</t>
+  </si>
+  <si>
+    <t>Programa Astoreca de lenguaje de 1° a 6° básico de la Escuela El Sauce de Marchigüe</t>
+  </si>
+  <si>
+    <t>Neurodiversidad en el aula: fundamentos del neurodesarrollo y estrategias pedagógicas inclusivas basadas en análisis de casos contextualizados de estudiantes con TEA, TDAH y/o AACC</t>
+  </si>
+  <si>
+    <t>Fundación Soymás: programa integral de apoyo a madres jóvenes y sus hijos e hijas.</t>
+  </si>
+  <si>
+    <t>Región Metropolitana y Antofagasta</t>
+  </si>
+  <si>
+    <t>Programa de fortalecimiento organizacional Taltal.</t>
+  </si>
+  <si>
+    <t>Fondo de iniciativas para el desarrollo de iniciativas socioambientales comunitarios RM 2026</t>
+  </si>
+  <si>
+    <t>Fondo de iniciativas para el desarrollo de iniciativas socioambientales Bío Bío 2026</t>
+  </si>
+  <si>
+    <t>Programa de fortalecimiento organizacional Maule</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8237,51 +8402,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1643"/>
+  <dimension ref="A1:F1686"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -41103,50 +41268,910 @@
       <c r="E1642" t="s">
         <v>2164</v>
       </c>
       <c r="F1642">
         <v>79292028</v>
       </c>
     </row>
     <row r="1643" spans="1:6">
       <c r="A1643" t="s">
         <v>1222</v>
       </c>
       <c r="B1643" t="s">
         <v>2605</v>
       </c>
       <c r="C1643" t="s">
         <v>2625</v>
       </c>
       <c r="D1643">
         <v>60</v>
       </c>
       <c r="E1643" t="s">
         <v>15</v>
       </c>
       <c r="F1643">
         <v>2549625518</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:6">
+      <c r="A1644" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D1644">
+        <v>36</v>
+      </c>
+      <c r="E1644" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1644">
+        <v>29520000</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:6">
+      <c r="A1645" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D1645">
+        <v>36</v>
+      </c>
+      <c r="E1645" t="s">
+        <v>565</v>
+      </c>
+      <c r="F1645">
+        <v>152237395</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:6">
+      <c r="A1646" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1646">
+        <v>24</v>
+      </c>
+      <c r="E1646" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1646">
+        <v>1028764150</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:6">
+      <c r="A1647" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D1647">
+        <v>36</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1647">
+        <v>624765000</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:6">
+      <c r="A1648" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D1648">
+        <v>7</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1648">
+        <v>12200000</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:6">
+      <c r="A1649" t="s">
+        <v>421</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D1649">
+        <v>12</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1649">
+        <v>484372481</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:6">
+      <c r="A1650" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D1650">
+        <v>36</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F1650">
+        <v>399268000</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:6">
+      <c r="A1651" t="s">
+        <v>777</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D1651">
+        <v>12</v>
+      </c>
+      <c r="E1651" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F1651">
+        <v>73463277</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:6">
+      <c r="A1652" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1652">
+        <v>12</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F1652">
+        <v>64000000</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:6">
+      <c r="A1653" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D1653">
+        <v>10</v>
+      </c>
+      <c r="E1653" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1653">
+        <v>3670000</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:6">
+      <c r="A1654" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D1654">
+        <v>10</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1654">
+        <v>5990000</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:6">
+      <c r="A1655" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D1655">
+        <v>10</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1655">
+        <v>4912000</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:6">
+      <c r="A1656" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D1656">
+        <v>10</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1656">
+        <v>83350400</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:6">
+      <c r="A1657" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D1657">
+        <v>10</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1657">
+        <v>41383000</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:6">
+      <c r="A1658" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D1658">
+        <v>12</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1658">
+        <v>95040000</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:6">
+      <c r="A1659" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D1659">
+        <v>60</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1659">
+        <v>18451389813</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:6">
+      <c r="A1660" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1660">
+        <v>24</v>
+      </c>
+      <c r="E1660" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1660">
+        <v>165025760</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:6">
+      <c r="A1661" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D1661">
+        <v>9</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1661">
+        <v>88220468</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:6">
+      <c r="A1662" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D1662">
+        <v>2</v>
+      </c>
+      <c r="E1662" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1662">
+        <v>4019482</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:6">
+      <c r="A1663" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D1663">
+        <v>10</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1663">
+        <v>117309947</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:6">
+      <c r="A1664" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D1664">
+        <v>12</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F1664">
+        <v>13202000</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:6">
+      <c r="A1665" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D1665">
+        <v>12</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1665">
+        <v>36372769</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:6">
+      <c r="A1666" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1666">
+        <v>10</v>
+      </c>
+      <c r="E1666" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1666">
+        <v>2195000</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:6">
+      <c r="A1667" t="s">
+        <v>952</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D1667">
+        <v>36</v>
+      </c>
+      <c r="E1667" t="s">
+        <v>2659</v>
+      </c>
+      <c r="F1667">
+        <v>540000000</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:6">
+      <c r="A1668" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D1668">
+        <v>12</v>
+      </c>
+      <c r="E1668" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1668">
+        <v>558108344</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:6">
+      <c r="A1669" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D1669">
+        <v>18</v>
+      </c>
+      <c r="E1669" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1669">
+        <v>4588742345</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:6">
+      <c r="A1670" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D1670">
+        <v>12</v>
+      </c>
+      <c r="E1670" t="s">
+        <v>44</v>
+      </c>
+      <c r="F1670">
+        <v>29326120</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:6">
+      <c r="A1671" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D1671">
+        <v>36</v>
+      </c>
+      <c r="E1671" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F1671">
+        <v>2449426195</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:6">
+      <c r="A1672" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D1672">
+        <v>36</v>
+      </c>
+      <c r="E1672" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1672">
+        <v>20270079874</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:6">
+      <c r="A1673" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D1673">
+        <v>36</v>
+      </c>
+      <c r="E1673" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1673">
+        <v>3499510381</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:6">
+      <c r="A1674" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D1674">
+        <v>36</v>
+      </c>
+      <c r="E1674" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F1674">
+        <v>1657460080</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:6">
+      <c r="A1675" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D1675">
+        <v>6</v>
+      </c>
+      <c r="E1675" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1675">
+        <v>205679474</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:6">
+      <c r="A1676" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D1676">
+        <v>60</v>
+      </c>
+      <c r="E1676" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1676">
+        <v>428639797</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:6">
+      <c r="A1677" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D1677">
+        <v>12</v>
+      </c>
+      <c r="E1677" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1677">
+        <v>95540000</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:6">
+      <c r="A1678" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D1678">
+        <v>24</v>
+      </c>
+      <c r="E1678" t="s">
+        <v>2659</v>
+      </c>
+      <c r="F1678">
+        <v>36111694</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:6">
+      <c r="A1679" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D1679">
+        <v>8</v>
+      </c>
+      <c r="E1679" t="s">
+        <v>547</v>
+      </c>
+      <c r="F1679">
+        <v>8222388</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:6">
+      <c r="A1680" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D1680">
+        <v>30</v>
+      </c>
+      <c r="E1680" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1680">
+        <v>23800000</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:6">
+      <c r="A1681" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D1681">
+        <v>36</v>
+      </c>
+      <c r="E1681" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F1681">
+        <v>2111951896</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:6">
+      <c r="A1682" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D1682">
+        <v>18</v>
+      </c>
+      <c r="E1682" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F1682">
+        <v>310162048</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:6">
+      <c r="A1683" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D1683">
+        <v>8</v>
+      </c>
+      <c r="E1683" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1683">
+        <v>175900640</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:6">
+      <c r="A1684" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D1684">
+        <v>8</v>
+      </c>
+      <c r="E1684" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1684">
+        <v>60948944</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:6">
+      <c r="A1685" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D1685">
+        <v>18</v>
+      </c>
+      <c r="E1685" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F1685">
+        <v>188369440</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:6">
+      <c r="A1686" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D1686">
+        <v>7</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1686">
+        <v>12200000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>