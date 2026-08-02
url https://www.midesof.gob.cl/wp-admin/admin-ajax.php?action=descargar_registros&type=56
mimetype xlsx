--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2684">
   <si>
     <t>Nombre de la Institución</t>
   </si>
   <si>
     <t>Fecha de Aprobación</t>
   </si>
   <si>
     <t>Nombre del Proyecto</t>
   </si>
   <si>
     <t>Duración en Meses</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>Monto Aprobado</t>
   </si>
   <si>
     <t>Fundación Amulén</t>
   </si>
   <si>
     <t>01-01-2014</t>
   </si>
   <si>
@@ -7632,50 +7632,59 @@
     <t>Comunidad Emprépolis</t>
   </si>
   <si>
     <t>Etapa habilitante Parque metropolitano Cerros de renca</t>
   </si>
   <si>
     <t>Programa tus ideas (PTI)</t>
   </si>
   <si>
     <t>Patio educativo Colegio Jorge Alessandri Rodriguez</t>
   </si>
   <si>
     <t>Educación Digital, Innovación Tecnológica e Inclusión Social para Personas Mayores</t>
   </si>
   <si>
     <t>Fortalecimiento de Servicios Terapéuticos Infantiles en el CAT Español UCM: Implementación de espacios especializados en la rehabilitación y contención conductual de niños y niñas con rezagos del desarrollo.</t>
   </si>
   <si>
     <t>Fundación Rodelillo</t>
   </si>
   <si>
     <t>Todos por un sueño FARO (familias rodelillo)</t>
   </si>
   <si>
     <t>Familias unidas: niños y niñas felices</t>
+  </si>
+  <si>
+    <t>Fundación Intercultural Adulam, Lugar de Refugio, Los Ríos Chile</t>
+  </si>
+  <si>
+    <t>Casa ADULAM: un espacio de inclusión social y educativa para NNA migrantes</t>
+  </si>
+  <si>
+    <t>Región de los Ríos</t>
   </si>
   <si>
     <t>Fundación San Carlos de Maipo</t>
   </si>
   <si>
     <t>02-10-2025</t>
   </si>
   <si>
     <t>Construyéndonos</t>
   </si>
   <si>
     <t>Recuperación de Espacios Públicos en Maipú</t>
   </si>
   <si>
     <t>Yo Puedo</t>
   </si>
   <si>
     <t>Reconocimiento escuela: al desarrollo de buenas prácticas educativas.</t>
   </si>
   <si>
     <t>Región del Maule, Ñuble, Biobío, Araucanía y Aysén</t>
   </si>
   <si>
     <t>Oportunidades para el deporte y las artes</t>
   </si>
@@ -8402,51 +8411,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1686"/>
+  <dimension ref="A1:F1687"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -39995,2182 +40004,2202 @@
     <row r="1579" spans="1:6">
       <c r="A1579" t="s">
         <v>2537</v>
       </c>
       <c r="B1579" t="s">
         <v>2529</v>
       </c>
       <c r="C1579" t="s">
         <v>2539</v>
       </c>
       <c r="D1579">
         <v>12</v>
       </c>
       <c r="E1579" t="s">
         <v>12</v>
       </c>
       <c r="F1579">
         <v>74040000</v>
       </c>
     </row>
     <row r="1580" spans="1:6">
       <c r="A1580" t="s">
         <v>2540</v>
       </c>
       <c r="B1580" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C1580" t="s">
         <v>2541</v>
       </c>
-      <c r="C1580" t="s">
+      <c r="D1580">
+        <v>36</v>
+      </c>
+      <c r="E1580" t="s">
         <v>2542</v>
       </c>
-      <c r="D1580">
-[...4 lines deleted...]
-      </c>
       <c r="F1580">
-        <v>2041882</v>
+        <v>449520000</v>
       </c>
     </row>
     <row r="1581" spans="1:6">
       <c r="A1581" t="s">
-        <v>64</v>
+        <v>2543</v>
       </c>
       <c r="B1581" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1581" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="D1581">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E1581" t="s">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="F1581">
-        <v>92390520</v>
+        <v>2041882</v>
       </c>
     </row>
     <row r="1582" spans="1:6">
       <c r="A1582" t="s">
-        <v>2540</v>
+        <v>64</v>
       </c>
       <c r="B1582" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1582" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
       <c r="D1582">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E1582" t="s">
-        <v>1359</v>
+        <v>12</v>
       </c>
       <c r="F1582">
-        <v>3522941</v>
+        <v>92390520</v>
       </c>
     </row>
     <row r="1583" spans="1:6">
       <c r="A1583" t="s">
-        <v>777</v>
+        <v>2543</v>
       </c>
       <c r="B1583" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1583" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="D1583">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E1583" t="s">
-        <v>1522</v>
+        <v>1359</v>
       </c>
       <c r="F1583">
-        <v>40983521</v>
+        <v>3522941</v>
       </c>
     </row>
     <row r="1584" spans="1:6">
       <c r="A1584" t="s">
-        <v>345</v>
+        <v>777</v>
       </c>
       <c r="B1584" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1584" t="s">
-        <v>1434</v>
+        <v>2548</v>
       </c>
       <c r="D1584">
         <v>12</v>
       </c>
       <c r="E1584" t="s">
-        <v>2546</v>
+        <v>1522</v>
       </c>
       <c r="F1584">
-        <v>4054837783</v>
+        <v>40983521</v>
       </c>
     </row>
     <row r="1585" spans="1:6">
       <c r="A1585" t="s">
-        <v>2318</v>
+        <v>345</v>
       </c>
       <c r="B1585" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1585" t="s">
-        <v>2547</v>
+        <v>1434</v>
       </c>
       <c r="D1585">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E1585" t="s">
-        <v>12</v>
+        <v>2549</v>
       </c>
       <c r="F1585">
-        <v>70440000</v>
+        <v>4054837783</v>
       </c>
     </row>
     <row r="1586" spans="1:6">
       <c r="A1586" t="s">
-        <v>46</v>
+        <v>2318</v>
       </c>
       <c r="B1586" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1586" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="D1586">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1586" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F1586">
-        <v>20000000</v>
+        <v>70440000</v>
       </c>
     </row>
     <row r="1587" spans="1:6">
       <c r="A1587" t="s">
-        <v>2192</v>
+        <v>46</v>
       </c>
       <c r="B1587" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1587" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="D1587">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E1587" t="s">
-        <v>2550</v>
+        <v>87</v>
       </c>
       <c r="F1587">
-        <v>554640000</v>
+        <v>20000000</v>
       </c>
     </row>
     <row r="1588" spans="1:6">
       <c r="A1588" t="s">
-        <v>466</v>
+        <v>2192</v>
       </c>
       <c r="B1588" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1588" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="D1588">
         <v>36</v>
       </c>
       <c r="E1588" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="F1588">
-        <v>6368933124</v>
+        <v>554640000</v>
       </c>
     </row>
     <row r="1589" spans="1:6">
       <c r="A1589" t="s">
-        <v>2553</v>
+        <v>466</v>
       </c>
       <c r="B1589" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1589" t="s">
         <v>2554</v>
       </c>
       <c r="D1589">
         <v>36</v>
       </c>
       <c r="E1589" t="s">
-        <v>15</v>
+        <v>2555</v>
       </c>
       <c r="F1589">
-        <v>473107827</v>
+        <v>6368933124</v>
       </c>
     </row>
     <row r="1590" spans="1:6">
       <c r="A1590" t="s">
-        <v>1550</v>
+        <v>2556</v>
       </c>
       <c r="B1590" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1590" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="D1590">
         <v>36</v>
       </c>
       <c r="E1590" t="s">
-        <v>2556</v>
+        <v>15</v>
       </c>
       <c r="F1590">
-        <v>479102000</v>
+        <v>473107827</v>
       </c>
     </row>
     <row r="1591" spans="1:6">
       <c r="A1591" t="s">
-        <v>2321</v>
+        <v>1550</v>
       </c>
       <c r="B1591" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1591" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="D1591">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E1591" t="s">
-        <v>2323</v>
+        <v>2559</v>
       </c>
       <c r="F1591">
-        <v>15400000</v>
+        <v>479102000</v>
       </c>
     </row>
     <row r="1592" spans="1:6">
       <c r="A1592" t="s">
-        <v>46</v>
+        <v>2321</v>
       </c>
       <c r="B1592" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="C1592" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="D1592">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E1592" t="s">
-        <v>2559</v>
+        <v>2323</v>
       </c>
       <c r="F1592">
-        <v>60000000</v>
+        <v>15400000</v>
       </c>
     </row>
     <row r="1593" spans="1:6">
       <c r="A1593" t="s">
-        <v>2560</v>
+        <v>46</v>
       </c>
       <c r="B1593" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C1593" t="s">
         <v>2561</v>
       </c>
-      <c r="C1593" t="s">
+      <c r="D1593">
+        <v>12</v>
+      </c>
+      <c r="E1593" t="s">
         <v>2562</v>
       </c>
-      <c r="D1593">
-[...4 lines deleted...]
-      </c>
       <c r="F1593">
-        <v>662923401</v>
+        <v>60000000</v>
       </c>
     </row>
     <row r="1594" spans="1:6">
       <c r="A1594" t="s">
         <v>2563</v>
       </c>
       <c r="B1594" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="C1594" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="D1594">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="E1594" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1594">
-        <v>36390000</v>
+        <v>662923401</v>
       </c>
     </row>
     <row r="1595" spans="1:6">
       <c r="A1595" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="B1595" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="C1595" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="D1595">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="E1595" t="s">
-        <v>2567</v>
+        <v>12</v>
       </c>
       <c r="F1595">
-        <v>133114090</v>
+        <v>36390000</v>
       </c>
     </row>
     <row r="1596" spans="1:6">
       <c r="A1596" t="s">
-        <v>2053</v>
+        <v>2568</v>
       </c>
       <c r="B1596" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="C1596" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="D1596">
         <v>36</v>
       </c>
       <c r="E1596" t="s">
-        <v>12</v>
+        <v>2570</v>
       </c>
       <c r="F1596">
-        <v>307160000</v>
+        <v>133114090</v>
       </c>
     </row>
     <row r="1597" spans="1:6">
       <c r="A1597" t="s">
-        <v>2569</v>
+        <v>2053</v>
       </c>
       <c r="B1597" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="C1597" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="D1597">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E1597" t="s">
-        <v>2559</v>
+        <v>12</v>
       </c>
       <c r="F1597">
-        <v>180000000</v>
+        <v>307160000</v>
       </c>
     </row>
     <row r="1598" spans="1:6">
       <c r="A1598" t="s">
-        <v>150</v>
+        <v>2572</v>
       </c>
       <c r="B1598" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="C1598" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="D1598">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E1598" t="s">
-        <v>12</v>
+        <v>2562</v>
       </c>
       <c r="F1598">
-        <v>41855000</v>
+        <v>180000000</v>
       </c>
     </row>
     <row r="1599" spans="1:6">
       <c r="A1599" t="s">
-        <v>2140</v>
+        <v>150</v>
       </c>
       <c r="B1599" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="C1599" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="D1599">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E1599" t="s">
-        <v>2559</v>
+        <v>12</v>
       </c>
       <c r="F1599">
-        <v>530225976</v>
+        <v>41855000</v>
       </c>
     </row>
     <row r="1600" spans="1:6">
       <c r="A1600" t="s">
-        <v>2573</v>
+        <v>2140</v>
       </c>
       <c r="B1600" t="s">
-        <v>2574</v>
+        <v>2564</v>
       </c>
       <c r="C1600" t="s">
         <v>2575</v>
       </c>
       <c r="D1600">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E1600" t="s">
-        <v>12</v>
+        <v>2562</v>
       </c>
       <c r="F1600">
-        <v>98174388</v>
+        <v>530225976</v>
       </c>
     </row>
     <row r="1601" spans="1:6">
       <c r="A1601" t="s">
-        <v>468</v>
+        <v>2576</v>
       </c>
       <c r="B1601" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1601" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="D1601">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E1601" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F1601">
-        <v>504004987</v>
+        <v>98174388</v>
       </c>
     </row>
     <row r="1602" spans="1:6">
       <c r="A1602" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1602" t="s">
         <v>2577</v>
       </c>
-      <c r="B1602" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1602" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="D1602">
         <v>36</v>
       </c>
       <c r="E1602" t="s">
-        <v>1608</v>
+        <v>15</v>
       </c>
       <c r="F1602">
-        <v>186690000</v>
+        <v>504004987</v>
       </c>
     </row>
     <row r="1603" spans="1:6">
       <c r="A1603" t="s">
-        <v>46</v>
+        <v>2580</v>
       </c>
       <c r="B1603" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1603" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="D1603">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1603" t="s">
-        <v>12</v>
+        <v>1608</v>
       </c>
       <c r="F1603">
-        <v>70000000</v>
+        <v>186690000</v>
       </c>
     </row>
     <row r="1604" spans="1:6">
       <c r="A1604" t="s">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="B1604" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1604" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="D1604">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E1604" t="s">
         <v>12</v>
       </c>
       <c r="F1604">
-        <v>43243000</v>
+        <v>70000000</v>
       </c>
     </row>
     <row r="1605" spans="1:6">
       <c r="A1605" t="s">
-        <v>2581</v>
+        <v>150</v>
       </c>
       <c r="B1605" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1605" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="D1605">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E1605" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F1605">
-        <v>119715195</v>
+        <v>43243000</v>
       </c>
     </row>
     <row r="1606" spans="1:6">
       <c r="A1606" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="B1606" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1606" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="D1606">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E1606" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F1606">
-        <v>300000000</v>
+        <v>119715195</v>
       </c>
     </row>
     <row r="1607" spans="1:6">
       <c r="A1607" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="B1607" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1607" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="D1607">
         <v>36</v>
       </c>
       <c r="E1607" t="s">
         <v>12</v>
       </c>
       <c r="F1607">
-        <v>52605914</v>
+        <v>300000000</v>
       </c>
     </row>
     <row r="1608" spans="1:6">
       <c r="A1608" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="B1608" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1608" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="D1608">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1608" t="s">
-        <v>1359</v>
+        <v>12</v>
       </c>
       <c r="F1608">
-        <v>40000000</v>
+        <v>52605914</v>
       </c>
     </row>
     <row r="1609" spans="1:6">
       <c r="A1609" t="s">
-        <v>1176</v>
+        <v>2590</v>
       </c>
       <c r="B1609" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1609" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="D1609">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E1609" t="s">
-        <v>12</v>
+        <v>1359</v>
       </c>
       <c r="F1609">
-        <v>566146684</v>
+        <v>40000000</v>
       </c>
     </row>
     <row r="1610" spans="1:6">
       <c r="A1610" t="s">
-        <v>2590</v>
+        <v>1176</v>
       </c>
       <c r="B1610" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C1610" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="D1610">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="E1610" t="s">
         <v>12</v>
       </c>
       <c r="F1610">
-        <v>1003000000</v>
+        <v>566146684</v>
       </c>
     </row>
     <row r="1611" spans="1:6">
       <c r="A1611" t="s">
-        <v>912</v>
+        <v>2593</v>
       </c>
       <c r="B1611" t="s">
-        <v>2592</v>
+        <v>2577</v>
       </c>
       <c r="C1611" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="D1611">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E1611" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F1611">
-        <v>390600000</v>
+        <v>1003000000</v>
       </c>
     </row>
     <row r="1612" spans="1:6">
       <c r="A1612" t="s">
-        <v>2594</v>
+        <v>912</v>
       </c>
       <c r="B1612" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C1612" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="D1612">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E1612" t="s">
-        <v>138</v>
+        <v>49</v>
       </c>
       <c r="F1612">
-        <v>8000000</v>
+        <v>390600000</v>
       </c>
     </row>
     <row r="1613" spans="1:6">
       <c r="A1613" t="s">
-        <v>1468</v>
+        <v>2597</v>
       </c>
       <c r="B1613" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C1613" t="s">
-        <v>568</v>
+        <v>2598</v>
       </c>
       <c r="D1613">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="E1613" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="F1613">
-        <v>12068913714</v>
+        <v>8000000</v>
       </c>
     </row>
     <row r="1614" spans="1:6">
       <c r="A1614" t="s">
-        <v>1983</v>
+        <v>1468</v>
       </c>
       <c r="B1614" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C1614" t="s">
-        <v>2596</v>
+        <v>568</v>
       </c>
       <c r="D1614">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="E1614" t="s">
         <v>15</v>
       </c>
       <c r="F1614">
-        <v>3097964474</v>
+        <v>12068913714</v>
       </c>
     </row>
     <row r="1615" spans="1:6">
       <c r="A1615" t="s">
-        <v>864</v>
+        <v>1983</v>
       </c>
       <c r="B1615" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C1615" t="s">
-        <v>865</v>
+        <v>2599</v>
       </c>
       <c r="D1615">
         <v>36</v>
       </c>
       <c r="E1615" t="s">
         <v>15</v>
       </c>
       <c r="F1615">
-        <v>536614051</v>
+        <v>3097964474</v>
       </c>
     </row>
     <row r="1616" spans="1:6">
       <c r="A1616" t="s">
-        <v>684</v>
+        <v>864</v>
       </c>
       <c r="B1616" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C1616" t="s">
-        <v>2417</v>
+        <v>865</v>
       </c>
       <c r="D1616">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1616" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F1616">
-        <v>57728282</v>
+        <v>536614051</v>
       </c>
     </row>
     <row r="1617" spans="1:6">
       <c r="A1617" t="s">
-        <v>2587</v>
+        <v>684</v>
       </c>
       <c r="B1617" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C1617" t="s">
-        <v>2597</v>
+        <v>2417</v>
       </c>
       <c r="D1617">
         <v>12</v>
       </c>
       <c r="E1617" t="s">
-        <v>1359</v>
+        <v>9</v>
       </c>
       <c r="F1617">
-        <v>40000000</v>
+        <v>57728282</v>
       </c>
     </row>
     <row r="1618" spans="1:6">
       <c r="A1618" t="s">
-        <v>2598</v>
+        <v>2590</v>
       </c>
       <c r="B1618" t="s">
-        <v>2599</v>
+        <v>2595</v>
       </c>
       <c r="C1618" t="s">
         <v>2600</v>
       </c>
       <c r="D1618">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E1618" t="s">
-        <v>49</v>
+        <v>1359</v>
       </c>
       <c r="F1618">
-        <v>9992000</v>
+        <v>40000000</v>
       </c>
     </row>
     <row r="1619" spans="1:6">
       <c r="A1619" t="s">
-        <v>345</v>
+        <v>2601</v>
       </c>
       <c r="B1619" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1619" t="s">
-        <v>669</v>
+        <v>2603</v>
       </c>
       <c r="D1619">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="E1619" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F1619">
-        <v>1652485451</v>
+        <v>9992000</v>
       </c>
     </row>
     <row r="1620" spans="1:6">
       <c r="A1620" t="s">
-        <v>684</v>
+        <v>345</v>
       </c>
       <c r="B1620" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1620" t="s">
-        <v>2438</v>
+        <v>669</v>
       </c>
       <c r="D1620">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1620" t="s">
-        <v>2439</v>
+        <v>15</v>
       </c>
       <c r="F1620">
-        <v>245854671</v>
+        <v>1652485451</v>
       </c>
     </row>
     <row r="1621" spans="1:6">
       <c r="A1621" t="s">
         <v>684</v>
       </c>
       <c r="B1621" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1621" t="s">
-        <v>1780</v>
+        <v>2438</v>
       </c>
       <c r="D1621">
         <v>12</v>
       </c>
       <c r="E1621" t="s">
-        <v>2601</v>
+        <v>2439</v>
       </c>
       <c r="F1621">
-        <v>1048197409</v>
+        <v>245854671</v>
       </c>
     </row>
     <row r="1622" spans="1:6">
       <c r="A1622" t="s">
         <v>684</v>
       </c>
       <c r="B1622" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1622" t="s">
-        <v>2602</v>
+        <v>1780</v>
       </c>
       <c r="D1622">
         <v>12</v>
       </c>
       <c r="E1622" t="s">
-        <v>2443</v>
+        <v>2604</v>
       </c>
       <c r="F1622">
-        <v>749435087</v>
+        <v>1048197409</v>
       </c>
     </row>
     <row r="1623" spans="1:6">
       <c r="A1623" t="s">
-        <v>46</v>
+        <v>684</v>
       </c>
       <c r="B1623" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1623" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="D1623">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E1623" t="s">
-        <v>12</v>
+        <v>2443</v>
       </c>
       <c r="F1623">
-        <v>1000000000</v>
+        <v>749435087</v>
       </c>
     </row>
     <row r="1624" spans="1:6">
       <c r="A1624" t="s">
-        <v>2015</v>
+        <v>46</v>
       </c>
       <c r="B1624" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1624" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="D1624">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1624" t="s">
         <v>12</v>
       </c>
       <c r="F1624">
-        <v>80750000</v>
+        <v>1000000000</v>
       </c>
     </row>
     <row r="1625" spans="1:6">
       <c r="A1625" t="s">
-        <v>1483</v>
+        <v>2015</v>
       </c>
       <c r="B1625" t="s">
-        <v>2605</v>
+        <v>2602</v>
       </c>
       <c r="C1625" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="D1625">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E1625" t="s">
         <v>12</v>
       </c>
       <c r="F1625">
-        <v>150000000</v>
+        <v>80750000</v>
       </c>
     </row>
     <row r="1626" spans="1:6">
       <c r="A1626" t="s">
-        <v>347</v>
+        <v>1483</v>
       </c>
       <c r="B1626" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1626" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="D1626">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="E1626" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F1626">
-        <v>3634404882</v>
+        <v>150000000</v>
       </c>
     </row>
     <row r="1627" spans="1:6">
       <c r="A1627" t="s">
-        <v>64</v>
+        <v>347</v>
       </c>
       <c r="B1627" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1627" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="D1627">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="E1627" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1627">
-        <v>81603664</v>
+        <v>3634404882</v>
       </c>
     </row>
     <row r="1628" spans="1:6">
       <c r="A1628" t="s">
         <v>64</v>
       </c>
       <c r="B1628" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1628" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="D1628">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E1628" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F1628">
-        <v>461029040</v>
+        <v>81603664</v>
       </c>
     </row>
     <row r="1629" spans="1:6">
       <c r="A1629" t="s">
         <v>64</v>
       </c>
       <c r="B1629" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1629" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="D1629">
         <v>36</v>
       </c>
       <c r="E1629" t="s">
         <v>87</v>
       </c>
       <c r="F1629">
-        <v>353403424</v>
+        <v>461029040</v>
       </c>
     </row>
     <row r="1630" spans="1:6">
       <c r="A1630" t="s">
         <v>64</v>
       </c>
       <c r="B1630" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1630" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="D1630">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1630" t="s">
-        <v>267</v>
+        <v>87</v>
       </c>
       <c r="F1630">
-        <v>186296064</v>
+        <v>353403424</v>
       </c>
     </row>
     <row r="1631" spans="1:6">
       <c r="A1631" t="s">
         <v>64</v>
       </c>
       <c r="B1631" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1631" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="D1631">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E1631" t="s">
-        <v>87</v>
+        <v>267</v>
       </c>
       <c r="F1631">
-        <v>403984912</v>
+        <v>186296064</v>
       </c>
     </row>
     <row r="1632" spans="1:6">
       <c r="A1632" t="s">
-        <v>2511</v>
+        <v>64</v>
       </c>
       <c r="B1632" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1632" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="D1632">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E1632" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F1632">
-        <v>10060978</v>
+        <v>403984912</v>
       </c>
     </row>
     <row r="1633" spans="1:6">
       <c r="A1633" t="s">
-        <v>2231</v>
+        <v>2511</v>
       </c>
       <c r="B1633" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1633" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="D1633">
         <v>10</v>
       </c>
       <c r="E1633" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F1633">
-        <v>138450000</v>
+        <v>10060978</v>
       </c>
     </row>
     <row r="1634" spans="1:6">
       <c r="A1634" t="s">
-        <v>924</v>
+        <v>2231</v>
       </c>
       <c r="B1634" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1634" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="D1634">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E1634" t="s">
         <v>156</v>
       </c>
       <c r="F1634">
-        <v>229000000</v>
+        <v>138450000</v>
       </c>
     </row>
     <row r="1635" spans="1:6">
       <c r="A1635" t="s">
-        <v>1277</v>
+        <v>924</v>
       </c>
       <c r="B1635" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1635" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="D1635">
         <v>36</v>
       </c>
       <c r="E1635" t="s">
-        <v>12</v>
+        <v>156</v>
       </c>
       <c r="F1635">
-        <v>255420443</v>
+        <v>229000000</v>
       </c>
     </row>
     <row r="1636" spans="1:6">
       <c r="A1636" t="s">
-        <v>1693</v>
+        <v>1277</v>
       </c>
       <c r="B1636" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1636" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="D1636">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E1636" t="s">
         <v>12</v>
       </c>
       <c r="F1636">
-        <v>747365158</v>
+        <v>255420443</v>
       </c>
     </row>
     <row r="1637" spans="1:6">
       <c r="A1637" t="s">
-        <v>334</v>
+        <v>1693</v>
       </c>
       <c r="B1637" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1637" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="D1637">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="E1637" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F1637">
-        <v>1411604419</v>
+        <v>747365158</v>
       </c>
     </row>
     <row r="1638" spans="1:6">
       <c r="A1638" t="s">
-        <v>421</v>
+        <v>334</v>
       </c>
       <c r="B1638" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1638" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="D1638">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="E1638" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F1638">
-        <v>294281100</v>
+        <v>1411604419</v>
       </c>
     </row>
     <row r="1639" spans="1:6">
       <c r="A1639" t="s">
-        <v>2511</v>
+        <v>421</v>
       </c>
       <c r="B1639" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1639" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="D1639">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E1639" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F1639">
-        <v>7570000</v>
+        <v>294281100</v>
       </c>
     </row>
     <row r="1640" spans="1:6">
       <c r="A1640" t="s">
         <v>2511</v>
       </c>
       <c r="B1640" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1640" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="D1640">
         <v>10</v>
       </c>
       <c r="E1640" t="s">
         <v>12</v>
       </c>
       <c r="F1640">
-        <v>10060978</v>
+        <v>7570000</v>
       </c>
     </row>
     <row r="1641" spans="1:6">
       <c r="A1641" t="s">
-        <v>2622</v>
+        <v>2511</v>
       </c>
       <c r="B1641" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1641" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="D1641">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="E1641" t="s">
         <v>12</v>
       </c>
       <c r="F1641">
-        <v>3016494040</v>
+        <v>10060978</v>
       </c>
     </row>
     <row r="1642" spans="1:6">
       <c r="A1642" t="s">
-        <v>2161</v>
+        <v>2625</v>
       </c>
       <c r="B1642" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1642" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="D1642">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E1642" t="s">
-        <v>2164</v>
+        <v>12</v>
       </c>
       <c r="F1642">
-        <v>79292028</v>
+        <v>3016494040</v>
       </c>
     </row>
     <row r="1643" spans="1:6">
       <c r="A1643" t="s">
-        <v>1222</v>
+        <v>2161</v>
       </c>
       <c r="B1643" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C1643" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="D1643">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E1643" t="s">
-        <v>15</v>
+        <v>2164</v>
       </c>
       <c r="F1643">
-        <v>2549625518</v>
+        <v>79292028</v>
       </c>
     </row>
     <row r="1644" spans="1:6">
       <c r="A1644" t="s">
-        <v>2626</v>
+        <v>1222</v>
       </c>
       <c r="B1644" t="s">
-        <v>2627</v>
+        <v>2608</v>
       </c>
       <c r="C1644" t="s">
         <v>2628</v>
       </c>
       <c r="D1644">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="E1644" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F1644">
-        <v>29520000</v>
+        <v>2549625518</v>
       </c>
     </row>
     <row r="1645" spans="1:6">
       <c r="A1645" t="s">
-        <v>2398</v>
+        <v>2629</v>
       </c>
       <c r="B1645" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1645" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="D1645">
         <v>36</v>
       </c>
       <c r="E1645" t="s">
-        <v>565</v>
+        <v>9</v>
       </c>
       <c r="F1645">
-        <v>152237395</v>
+        <v>29520000</v>
       </c>
     </row>
     <row r="1646" spans="1:6">
       <c r="A1646" t="s">
-        <v>1146</v>
+        <v>2398</v>
       </c>
       <c r="B1646" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1646" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="D1646">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E1646" t="s">
-        <v>15</v>
+        <v>565</v>
       </c>
       <c r="F1646">
-        <v>1028764150</v>
+        <v>152237395</v>
       </c>
     </row>
     <row r="1647" spans="1:6">
       <c r="A1647" t="s">
-        <v>2303</v>
+        <v>1146</v>
       </c>
       <c r="B1647" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1647" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="D1647">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E1647" t="s">
         <v>15</v>
       </c>
       <c r="F1647">
-        <v>624765000</v>
+        <v>1028764150</v>
       </c>
     </row>
     <row r="1648" spans="1:6">
       <c r="A1648" t="s">
-        <v>2632</v>
+        <v>2303</v>
       </c>
       <c r="B1648" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1648" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="D1648">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="E1648" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1648">
-        <v>12200000</v>
+        <v>624765000</v>
       </c>
     </row>
     <row r="1649" spans="1:6">
       <c r="A1649" t="s">
-        <v>421</v>
+        <v>2635</v>
       </c>
       <c r="B1649" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1649" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="D1649">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E1649" t="s">
         <v>12</v>
       </c>
       <c r="F1649">
-        <v>484372481</v>
+        <v>12200000</v>
       </c>
     </row>
     <row r="1650" spans="1:6">
       <c r="A1650" t="s">
-        <v>2635</v>
+        <v>421</v>
       </c>
       <c r="B1650" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1650" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="D1650">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E1650" t="s">
-        <v>2637</v>
+        <v>12</v>
       </c>
       <c r="F1650">
-        <v>399268000</v>
+        <v>484372481</v>
       </c>
     </row>
     <row r="1651" spans="1:6">
       <c r="A1651" t="s">
-        <v>777</v>
+        <v>2638</v>
       </c>
       <c r="B1651" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1651" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="D1651">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1651" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="F1651">
-        <v>73463277</v>
+        <v>399268000</v>
       </c>
     </row>
     <row r="1652" spans="1:6">
       <c r="A1652" t="s">
-        <v>2587</v>
+        <v>777</v>
       </c>
       <c r="B1652" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1652" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="D1652">
         <v>12</v>
       </c>
       <c r="E1652" t="s">
-        <v>1359</v>
+        <v>2642</v>
       </c>
       <c r="F1652">
-        <v>64000000</v>
+        <v>73463277</v>
       </c>
     </row>
     <row r="1653" spans="1:6">
       <c r="A1653" t="s">
-        <v>2511</v>
+        <v>2590</v>
       </c>
       <c r="B1653" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1653" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="D1653">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E1653" t="s">
-        <v>12</v>
+        <v>1359</v>
       </c>
       <c r="F1653">
-        <v>3670000</v>
+        <v>64000000</v>
       </c>
     </row>
     <row r="1654" spans="1:6">
       <c r="A1654" t="s">
         <v>2511</v>
       </c>
       <c r="B1654" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1654" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="D1654">
         <v>10</v>
       </c>
       <c r="E1654" t="s">
         <v>12</v>
       </c>
       <c r="F1654">
-        <v>5990000</v>
+        <v>3670000</v>
       </c>
     </row>
     <row r="1655" spans="1:6">
       <c r="A1655" t="s">
         <v>2511</v>
       </c>
       <c r="B1655" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1655" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="D1655">
         <v>10</v>
       </c>
       <c r="E1655" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F1655">
-        <v>4912000</v>
+        <v>5990000</v>
       </c>
     </row>
     <row r="1656" spans="1:6">
       <c r="A1656" t="s">
-        <v>85</v>
+        <v>2511</v>
       </c>
       <c r="B1656" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1656" t="s">
-        <v>2531</v>
+        <v>2646</v>
       </c>
       <c r="D1656">
         <v>10</v>
       </c>
       <c r="E1656" t="s">
-        <v>87</v>
+        <v>316</v>
       </c>
       <c r="F1656">
-        <v>83350400</v>
+        <v>4912000</v>
       </c>
     </row>
     <row r="1657" spans="1:6">
       <c r="A1657" t="s">
         <v>85</v>
       </c>
       <c r="B1657" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1657" t="s">
-        <v>2644</v>
+        <v>2531</v>
       </c>
       <c r="D1657">
         <v>10</v>
       </c>
       <c r="E1657" t="s">
         <v>87</v>
       </c>
       <c r="F1657">
-        <v>41383000</v>
+        <v>83350400</v>
       </c>
     </row>
     <row r="1658" spans="1:6">
       <c r="A1658" t="s">
-        <v>2398</v>
+        <v>85</v>
       </c>
       <c r="B1658" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1658" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="D1658">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E1658" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="F1658">
-        <v>95040000</v>
+        <v>41383000</v>
       </c>
     </row>
     <row r="1659" spans="1:6">
       <c r="A1659" t="s">
-        <v>206</v>
+        <v>2398</v>
       </c>
       <c r="B1659" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C1659" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="D1659">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E1659" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F1659">
-        <v>18451389813</v>
+        <v>95040000</v>
       </c>
     </row>
     <row r="1660" spans="1:6">
       <c r="A1660" t="s">
-        <v>2647</v>
+        <v>206</v>
       </c>
       <c r="B1660" t="s">
-        <v>2648</v>
+        <v>2630</v>
       </c>
       <c r="C1660" t="s">
         <v>2649</v>
       </c>
       <c r="D1660">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="E1660" t="s">
         <v>15</v>
       </c>
       <c r="F1660">
-        <v>165025760</v>
+        <v>18451389813</v>
       </c>
     </row>
     <row r="1661" spans="1:6">
       <c r="A1661" t="s">
-        <v>2474</v>
+        <v>2650</v>
       </c>
       <c r="B1661" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1661" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="D1661">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="E1661" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1661">
-        <v>88220468</v>
+        <v>165025760</v>
       </c>
     </row>
     <row r="1662" spans="1:6">
       <c r="A1662" t="s">
-        <v>1894</v>
+        <v>2474</v>
       </c>
       <c r="B1662" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1662" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="D1662">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E1662" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F1662">
-        <v>4019482</v>
+        <v>88220468</v>
       </c>
     </row>
     <row r="1663" spans="1:6">
       <c r="A1663" t="s">
         <v>1894</v>
       </c>
       <c r="B1663" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1663" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="D1663">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E1663" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F1663">
-        <v>117309947</v>
+        <v>4019482</v>
       </c>
     </row>
     <row r="1664" spans="1:6">
       <c r="A1664" t="s">
-        <v>2653</v>
+        <v>1894</v>
       </c>
       <c r="B1664" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1664" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="D1664">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E1664" t="s">
-        <v>2655</v>
+        <v>15</v>
       </c>
       <c r="F1664">
-        <v>13202000</v>
+        <v>117309947</v>
       </c>
     </row>
     <row r="1665" spans="1:6">
       <c r="A1665" t="s">
-        <v>534</v>
+        <v>2656</v>
       </c>
       <c r="B1665" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1665" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="D1665">
         <v>12</v>
       </c>
       <c r="E1665" t="s">
-        <v>12</v>
+        <v>2658</v>
       </c>
       <c r="F1665">
-        <v>36372769</v>
+        <v>13202000</v>
       </c>
     </row>
     <row r="1666" spans="1:6">
       <c r="A1666" t="s">
-        <v>2511</v>
+        <v>534</v>
       </c>
       <c r="B1666" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1666" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="D1666">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E1666" t="s">
         <v>12</v>
       </c>
       <c r="F1666">
-        <v>2195000</v>
+        <v>36372769</v>
       </c>
     </row>
     <row r="1667" spans="1:6">
       <c r="A1667" t="s">
-        <v>952</v>
+        <v>2511</v>
       </c>
       <c r="B1667" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1667" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="D1667">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E1667" t="s">
-        <v>2659</v>
+        <v>12</v>
       </c>
       <c r="F1667">
-        <v>540000000</v>
+        <v>2195000</v>
       </c>
     </row>
     <row r="1668" spans="1:6">
       <c r="A1668" t="s">
-        <v>2154</v>
+        <v>952</v>
       </c>
       <c r="B1668" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1668" t="s">
-        <v>2406</v>
+        <v>2661</v>
       </c>
       <c r="D1668">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E1668" t="s">
-        <v>44</v>
+        <v>2662</v>
       </c>
       <c r="F1668">
-        <v>558108344</v>
+        <v>540000000</v>
       </c>
     </row>
     <row r="1669" spans="1:6">
       <c r="A1669" t="s">
-        <v>2002</v>
+        <v>2154</v>
       </c>
       <c r="B1669" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1669" t="s">
-        <v>2660</v>
+        <v>2406</v>
       </c>
       <c r="D1669">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E1669" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F1669">
-        <v>4588742345</v>
+        <v>558108344</v>
       </c>
     </row>
     <row r="1670" spans="1:6">
       <c r="A1670" t="s">
-        <v>2661</v>
+        <v>2002</v>
       </c>
       <c r="B1670" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="C1670" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="D1670">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E1670" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F1670">
-        <v>29326120</v>
+        <v>4588742345</v>
       </c>
     </row>
     <row r="1671" spans="1:6">
       <c r="A1671" t="s">
-        <v>569</v>
+        <v>2664</v>
       </c>
       <c r="B1671" t="s">
-        <v>2663</v>
+        <v>2651</v>
       </c>
       <c r="C1671" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="D1671">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E1671" t="s">
-        <v>2665</v>
+        <v>44</v>
       </c>
       <c r="F1671">
-        <v>2449426195</v>
+        <v>29326120</v>
       </c>
     </row>
     <row r="1672" spans="1:6">
       <c r="A1672" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1672" t="s">
         <v>2666</v>
-      </c>
-[...1 lines deleted...]
-        <v>2663</v>
       </c>
       <c r="C1672" t="s">
         <v>2667</v>
       </c>
       <c r="D1672">
         <v>36</v>
       </c>
       <c r="E1672" t="s">
-        <v>15</v>
+        <v>2668</v>
       </c>
       <c r="F1672">
-        <v>20270079874</v>
+        <v>2449426195</v>
       </c>
     </row>
     <row r="1673" spans="1:6">
       <c r="A1673" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B1673" t="s">
         <v>2666</v>
       </c>
-      <c r="B1673" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1673" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="D1673">
         <v>36</v>
       </c>
       <c r="E1673" t="s">
         <v>15</v>
       </c>
       <c r="F1673">
-        <v>3499510381</v>
+        <v>20270079874</v>
       </c>
     </row>
     <row r="1674" spans="1:6">
       <c r="A1674" t="s">
-        <v>591</v>
+        <v>2669</v>
       </c>
       <c r="B1674" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1674" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="D1674">
         <v>36</v>
       </c>
       <c r="E1674" t="s">
-        <v>2670</v>
+        <v>15</v>
       </c>
       <c r="F1674">
-        <v>1657460080</v>
+        <v>3499510381</v>
       </c>
     </row>
     <row r="1675" spans="1:6">
       <c r="A1675" t="s">
-        <v>1887</v>
+        <v>591</v>
       </c>
       <c r="B1675" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1675" t="s">
-        <v>2249</v>
+        <v>2672</v>
       </c>
       <c r="D1675">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="E1675" t="s">
-        <v>15</v>
+        <v>2673</v>
       </c>
       <c r="F1675">
-        <v>205679474</v>
+        <v>1657460080</v>
       </c>
     </row>
     <row r="1676" spans="1:6">
       <c r="A1676" t="s">
-        <v>2671</v>
+        <v>1887</v>
       </c>
       <c r="B1676" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1676" t="s">
-        <v>1913</v>
+        <v>2249</v>
       </c>
       <c r="D1676">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="E1676" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F1676">
-        <v>428639797</v>
+        <v>205679474</v>
       </c>
     </row>
     <row r="1677" spans="1:6">
       <c r="A1677" t="s">
-        <v>1800</v>
+        <v>2674</v>
       </c>
       <c r="B1677" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1677" t="s">
-        <v>2672</v>
+        <v>1913</v>
       </c>
       <c r="D1677">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E1677" t="s">
         <v>12</v>
       </c>
       <c r="F1677">
-        <v>95540000</v>
+        <v>428639797</v>
       </c>
     </row>
     <row r="1678" spans="1:6">
       <c r="A1678" t="s">
-        <v>2321</v>
+        <v>1800</v>
       </c>
       <c r="B1678" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1678" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="D1678">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E1678" t="s">
-        <v>2659</v>
+        <v>12</v>
       </c>
       <c r="F1678">
-        <v>36111694</v>
+        <v>95540000</v>
       </c>
     </row>
     <row r="1679" spans="1:6">
       <c r="A1679" t="s">
-        <v>2167</v>
+        <v>2321</v>
       </c>
       <c r="B1679" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1679" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="D1679">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E1679" t="s">
-        <v>547</v>
+        <v>2662</v>
       </c>
       <c r="F1679">
-        <v>8222388</v>
+        <v>36111694</v>
       </c>
     </row>
     <row r="1680" spans="1:6">
       <c r="A1680" t="s">
-        <v>2226</v>
+        <v>2167</v>
       </c>
       <c r="B1680" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1680" t="s">
-        <v>2227</v>
+        <v>2677</v>
       </c>
       <c r="D1680">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E1680" t="s">
-        <v>15</v>
+        <v>547</v>
       </c>
       <c r="F1680">
-        <v>23800000</v>
+        <v>8222388</v>
       </c>
     </row>
     <row r="1681" spans="1:6">
       <c r="A1681" t="s">
-        <v>2072</v>
+        <v>2226</v>
       </c>
       <c r="B1681" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1681" t="s">
-        <v>2675</v>
+        <v>2227</v>
       </c>
       <c r="D1681">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E1681" t="s">
-        <v>2676</v>
+        <v>15</v>
       </c>
       <c r="F1681">
-        <v>2111951896</v>
+        <v>23800000</v>
       </c>
     </row>
     <row r="1682" spans="1:6">
       <c r="A1682" t="s">
-        <v>64</v>
+        <v>2072</v>
       </c>
       <c r="B1682" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1682" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="D1682">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="E1682" t="s">
-        <v>2164</v>
+        <v>2679</v>
       </c>
       <c r="F1682">
-        <v>310162048</v>
+        <v>2111951896</v>
       </c>
     </row>
     <row r="1683" spans="1:6">
       <c r="A1683" t="s">
         <v>64</v>
       </c>
       <c r="B1683" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1683" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="D1683">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E1683" t="s">
-        <v>12</v>
+        <v>2164</v>
       </c>
       <c r="F1683">
-        <v>175900640</v>
+        <v>310162048</v>
       </c>
     </row>
     <row r="1684" spans="1:6">
       <c r="A1684" t="s">
         <v>64</v>
       </c>
       <c r="B1684" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1684" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="D1684">
         <v>8</v>
       </c>
       <c r="E1684" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F1684">
-        <v>60948944</v>
+        <v>175900640</v>
       </c>
     </row>
     <row r="1685" spans="1:6">
       <c r="A1685" t="s">
         <v>64</v>
       </c>
       <c r="B1685" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C1685" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="D1685">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E1685" t="s">
-        <v>1359</v>
+        <v>9</v>
       </c>
       <c r="F1685">
-        <v>188369440</v>
+        <v>60948944</v>
       </c>
     </row>
     <row r="1686" spans="1:6">
       <c r="A1686" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D1686">
+        <v>18</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F1686">
+        <v>188369440</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:6">
+      <c r="A1687" t="s">
         <v>1534</v>
       </c>
-      <c r="B1686" t="s">
-[...5 lines deleted...]
-      <c r="D1686">
+      <c r="B1687" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D1687">
         <v>7</v>
       </c>
-      <c r="E1686" t="s">
-[...2 lines deleted...]
-      <c r="F1686">
+      <c r="E1687" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1687">
         <v>12200000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>